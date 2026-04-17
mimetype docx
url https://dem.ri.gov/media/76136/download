--- v0 (2025-10-09)
+++ v1 (2026-04-17)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5E1CAC99" w14:textId="77777777" w:rsidR="004F5917" w:rsidRPr="003840F1" w:rsidRDefault="004F5917" w:rsidP="001477CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t>Aviso para las Propiedades Vecinas</w:t>
       </w:r>
     </w:p>
@@ -73,175 +73,131 @@
       </w:r>
       <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Propiedad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C174C23" w14:textId="77777777" w:rsidR="005B0B90" w:rsidRPr="003840F1" w:rsidRDefault="005B0B90" w:rsidP="00B06CA6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nombre</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> del sitio</w:t>
+        <w:t>Nombre del sitio</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DECCFE5" w14:textId="623E0004" w:rsidR="004F5917" w:rsidRPr="003840F1" w:rsidRDefault="005B0B90" w:rsidP="001477CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dirección</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> de la ciudad/pueblo</w:t>
+        <w:t>Dirección, nombre de la ciudad/pueblo</w:t>
       </w:r>
       <w:r w:rsidR="004F5917" w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Rhode Island</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEE8596" w14:textId="77777777" w:rsidR="005B0B90" w:rsidRPr="003840F1" w:rsidRDefault="005B0B90" w:rsidP="002A1B1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4FC95836" w14:textId="77777777" w:rsidR="004F5917" w:rsidRPr="003840F1" w:rsidRDefault="004F5917" w:rsidP="001477CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A49FB23" w14:textId="19E72CA3" w:rsidR="002A2A48" w:rsidRPr="003840F1" w:rsidRDefault="004F5917" w:rsidP="003840F1">
+    <w:p w14:paraId="7A49FB23" w14:textId="70FAEB6D" w:rsidR="002A2A48" w:rsidRPr="003840F1" w:rsidRDefault="004F5917" w:rsidP="003840F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve">De acuerdo con las </w:t>
       </w:r>
       <w:r w:rsidR="009E6803" w:rsidRPr="009E6803">
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -257,1052 +213,850 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Departamento de Gestión Ambiental de Rhode Island</w:t>
       </w:r>
       <w:r w:rsidR="00863FDE">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (RIDEM)</w:t>
       </w:r>
       <w:r w:rsidR="009E6803">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009E6803" w:rsidRPr="009E6803">
+      <w:r w:rsidR="003D657C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6803" w:rsidRPr="006C721D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>y el Acto de Rehabilitación de Propiedades Industriales y de Reúso</w:t>
+      </w:r>
+      <w:r w:rsidR="00386949" w:rsidRPr="006C721D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6803" w:rsidRPr="006C721D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ley General de Rhode Island 23-19.14</w:t>
+      </w:r>
+      <w:r w:rsidR="00386949" w:rsidRPr="006C721D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>-5</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CBD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
-        <w:t>y el Acto de Rehabilitación de Propiedades Industriales y de Reúso (Ley General de Rhode Island 23-19.14, Sección 11</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E6803" w:rsidRPr="00F07A57">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D657C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
-        <w:t xml:space="preserve">), </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CBD">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>for EJ Sites only</w:t>
+      </w:r>
+      <w:r w:rsidR="003D657C">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CBD">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6803" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidR="00123BC8" w:rsidRPr="00F07A57">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>si</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00123BC8" w:rsidRPr="00F07A57">
+        <w:t>si corresponde</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6803" w:rsidRPr="00F07A57">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00123BC8" w:rsidRPr="00F07A57">
+      <w:r w:rsidR="009C02EC">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="009E6803" w:rsidRPr="00F07A57">
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ombre de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA59D2">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arte ejecutante </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proporciona un aviso para las propiedades vecinas que la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>Investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Propiedad anteriormente mencionada se ha terminado. La</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009C02EC">
+      <w:r w:rsidR="009470FD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">propiedad se </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>designará</w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como Plano</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> # </w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>Lote</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> # </w:t>
+      </w:r>
+      <w:r w:rsidR="00032773">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C543B" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-PR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre de la ciudad/pueblo </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mapas </w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>urbanizac</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="009470FD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>ión</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Impuestos del Asesor. La meta de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> era para decidir la magnitud de cualquier actividad </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>histórica</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la propiedad </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>podría</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>haber</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resultado en </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>cualesquiera superaciones</w:t>
+      </w:r>
+      <w:r w:rsidR="007B625A" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>criterio</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de suelos y objetivos de aguas </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>subterráneas</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00032773" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>promulgadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21721" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>RIDEM</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involucro toma</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de muestras y </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>análisis</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BA59D2">
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ex: </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0B90">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001F39B5" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>arte</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
+        <w:t>uelo superficial y subterráneo</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
+      <w:r w:rsidR="001F39B5" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ejecutante</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
+        <w:t>y aguas subterráneas</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7A15" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los resultados de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7A15" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A446CD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>indican</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7A15" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6213">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...110 lines deleted...]
-      <w:r w:rsidR="009C543B" w:rsidRPr="003840F1">
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6213" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nombre</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="009C543B" w:rsidRPr="003840F1">
+        <w:t>reve descripción de los resultados de la investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7A15" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A446CD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="00032773" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>alternativa</w:t>
+      </w:r>
+      <w:r w:rsidR="00A446CD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>remediación</w:t>
+      </w:r>
+      <w:r w:rsidR="00A446CD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propuesta es </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6213" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de la ciudad/pueblo </w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> era para decidir la magnitud de cualquier actividad </w:t>
+        <w:t>Breve descripción de la alternativa correctiva preferida propuesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A446CD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21721" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el futuro, la propiedad se </w:t>
       </w:r>
       <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
-        <w:t>histórica</w:t>
-[...134 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>utilizará</w:t>
       </w:r>
       <w:r w:rsidR="00B21721" w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
-        <w:t>RIDEM</w:t>
-[...64 lines deleted...]
-      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:t xml:space="preserve"> para usos </w:t>
+      </w:r>
+      <w:r w:rsidR="0092058C" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-PR"/>
-[...456 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        </w:rPr>
+        <w:t>comercial, industrial o residencial</w:t>
+      </w:r>
       <w:r w:rsidR="00B21721" w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve">. RIDEM ha decidido que la </w:t>
       </w:r>
       <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t>investigación</w:t>
       </w:r>
       <w:r w:rsidR="00B21721" w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
@@ -1429,72 +1183,81 @@
       <w:r w:rsidR="00025206" w:rsidRPr="00863FDE">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033460A9" w14:textId="77777777" w:rsidR="00906BC9" w:rsidRPr="003840F1" w:rsidRDefault="00906BC9" w:rsidP="001477CE">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B6CD916" w14:textId="554AF6FE" w:rsidR="00906BC9" w:rsidRPr="003840F1" w:rsidRDefault="00025206" w:rsidP="00863FDE">
+    <w:p w14:paraId="0B6CD916" w14:textId="23551924" w:rsidR="00906BC9" w:rsidRPr="003840F1" w:rsidRDefault="00025206" w:rsidP="00863FDE">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hay un periodo de 14 </w:t>
+        <w:t>Hay un periodo de 14</w:t>
+      </w:r>
+      <w:r w:rsidR="006C721D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t>días</w:t>
       </w:r>
       <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de comentario, empezando con </w:t>
       </w:r>
       <w:r w:rsidR="009470FD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
@@ -2196,89 +1959,58 @@
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD01A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nombre</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> de Proyecto</w:t>
+        <w:t>Nombre del Gerente de Proyecto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EC598D5" w14:textId="77777777" w:rsidR="00F07A57" w:rsidRPr="00F07A57" w:rsidRDefault="00F07A57" w:rsidP="00F07A57">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07A57">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2372,60 +2104,58 @@
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F07A57">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0092058C" w:rsidRPr="00F07A57">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teléfono</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F07A57">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: (401) 537-</w:t>
       </w:r>
       <w:r w:rsidRPr="00F07A57">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[XXXX]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22CEDCCB" w14:textId="77777777" w:rsidR="00F07A57" w:rsidRPr="00F07A57" w:rsidRDefault="00F07A57" w:rsidP="00F07A57">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
@@ -2466,51 +2196,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>firstname.lastname@dem.ri.gov</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529A7F9C" w14:textId="77777777" w:rsidR="007C65AC" w:rsidRPr="00CD01A7" w:rsidRDefault="007C65AC" w:rsidP="001477CE">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31B2426C" w14:textId="06EA164C" w:rsidR="00410198" w:rsidRPr="00F07A57" w:rsidRDefault="00CD01A7" w:rsidP="001477CE">
+    <w:p w14:paraId="31B2426C" w14:textId="5AD4D7E0" w:rsidR="00410198" w:rsidRPr="00F07A57" w:rsidRDefault="00CD01A7" w:rsidP="001477CE">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD01A7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>S</w:t>
@@ -2640,252 +2370,263 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F07A57">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve">o por </w:t>
       </w:r>
       <w:r w:rsidR="00F07A57" w:rsidRPr="004C0BB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t>correo electrónico</w:t>
       </w:r>
       <w:r w:rsidR="00F07A57">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> al </w:t>
       </w:r>
+      <w:r w:rsidR="006C721D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidR="00F07A57" w:rsidRPr="00F07A57">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>Dem.filereview@dem.ri.gov.</w:t>
+        <w:t>em.filereview@dem.ri.gov.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00410198" w:rsidRPr="00F07A57" w:rsidSect="007C65AC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1008" w:bottom="1008" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2CE61C73" w14:textId="77777777" w:rsidR="00B86477" w:rsidRDefault="00B86477" w:rsidP="00A12E46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="72DE83B3" w14:textId="77777777" w:rsidR="00B86477" w:rsidRDefault="00B86477" w:rsidP="00A12E46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="775801CB" w14:textId="77777777" w:rsidR="00B86477" w:rsidRDefault="00B86477" w:rsidP="00A12E46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="56EB6CD1" w14:textId="77777777" w:rsidR="00B86477" w:rsidRDefault="00B86477" w:rsidP="00A12E46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F5917"/>
     <w:rsid w:val="00025206"/>
     <w:rsid w:val="00025856"/>
     <w:rsid w:val="00032773"/>
     <w:rsid w:val="00083A81"/>
     <w:rsid w:val="001075CE"/>
     <w:rsid w:val="00123BC8"/>
     <w:rsid w:val="001477CE"/>
     <w:rsid w:val="001F39B5"/>
     <w:rsid w:val="00283CDD"/>
     <w:rsid w:val="002A2A48"/>
     <w:rsid w:val="002B402F"/>
     <w:rsid w:val="002C2FEF"/>
     <w:rsid w:val="002D0AA7"/>
     <w:rsid w:val="003420CD"/>
     <w:rsid w:val="003840F1"/>
+    <w:rsid w:val="00386949"/>
     <w:rsid w:val="003B71B7"/>
     <w:rsid w:val="003D096D"/>
+    <w:rsid w:val="003D657C"/>
     <w:rsid w:val="00410198"/>
     <w:rsid w:val="004A6213"/>
     <w:rsid w:val="004F5917"/>
     <w:rsid w:val="005B0B90"/>
     <w:rsid w:val="005C34DC"/>
     <w:rsid w:val="00657029"/>
     <w:rsid w:val="006C5C5B"/>
+    <w:rsid w:val="006C721D"/>
     <w:rsid w:val="00791559"/>
     <w:rsid w:val="007A4030"/>
     <w:rsid w:val="007B625A"/>
     <w:rsid w:val="007C65AC"/>
     <w:rsid w:val="00863FDE"/>
     <w:rsid w:val="008E7A15"/>
     <w:rsid w:val="00906BC9"/>
     <w:rsid w:val="0092058C"/>
     <w:rsid w:val="00936236"/>
     <w:rsid w:val="009470FD"/>
     <w:rsid w:val="009B278F"/>
     <w:rsid w:val="009C02EC"/>
     <w:rsid w:val="009C543B"/>
     <w:rsid w:val="009E6803"/>
     <w:rsid w:val="00A12E46"/>
     <w:rsid w:val="00A33DB9"/>
     <w:rsid w:val="00A446CD"/>
     <w:rsid w:val="00AC48C6"/>
     <w:rsid w:val="00AC4DC6"/>
     <w:rsid w:val="00AF33E7"/>
     <w:rsid w:val="00B06E9B"/>
     <w:rsid w:val="00B21721"/>
     <w:rsid w:val="00B86477"/>
     <w:rsid w:val="00BA59D2"/>
     <w:rsid w:val="00C07038"/>
     <w:rsid w:val="00C71F78"/>
+    <w:rsid w:val="00CC3A73"/>
     <w:rsid w:val="00CD01A7"/>
     <w:rsid w:val="00D5036B"/>
+    <w:rsid w:val="00DC3CBD"/>
     <w:rsid w:val="00DD62E4"/>
     <w:rsid w:val="00E420C6"/>
     <w:rsid w:val="00E81ED1"/>
     <w:rsid w:val="00EA30D7"/>
     <w:rsid w:val="00F07A57"/>
     <w:rsid w:val="00F56896"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F5900CC"/>
   <w15:docId w15:val="{CA2F09C4-17D4-47B5-AD0E-D87512CAB21A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3324,51 +3065,51 @@
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A12E46"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A12E46"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="144855235">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1225872592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3669,66 +3410,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{638D84A0-3D2C-425A-979A-CE6D21197350}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>442</Words>
-  <Characters>2522</Characters>
+  <Words>444</Words>
+  <Characters>2531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2959</CharactersWithSpaces>
+  <CharactersWithSpaces>2970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Kenuel Lopez Rivera</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>