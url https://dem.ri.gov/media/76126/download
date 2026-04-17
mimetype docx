--- v0 (2025-10-09)
+++ v1 (2026-04-17)
@@ -1,1546 +1,2823 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2AF13CB2" w14:textId="77777777" w:rsidR="00C0121B" w:rsidRPr="00CE56A4" w:rsidRDefault="00CD6414">
+    <w:p w14:paraId="5E1CAC99" w14:textId="77777777" w:rsidR="004F5917" w:rsidRPr="003840F1" w:rsidRDefault="004F5917" w:rsidP="001477CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE56A4">
+      <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t>Aviso para las Propiedades Vecinas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797C903B" w14:textId="77777777" w:rsidR="002F4B90" w:rsidRPr="00CE56A4" w:rsidRDefault="002F4B90" w:rsidP="00D931B6">
+    <w:p w14:paraId="0D1651A9" w14:textId="427AA879" w:rsidR="002A2A48" w:rsidRPr="003840F1" w:rsidRDefault="00F07A57" w:rsidP="001477CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE56A4">
-[...6 lines deleted...]
-        <w:t>Nombre del sitio</w:t>
+      <w:r w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>Investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Propiedad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F52B81" w14:textId="2665ECF9" w:rsidR="00C0121B" w:rsidRPr="000C566C" w:rsidRDefault="002F4B90">
+    <w:p w14:paraId="0C174C23" w14:textId="77777777" w:rsidR="005B0B90" w:rsidRPr="003840F1" w:rsidRDefault="005B0B90" w:rsidP="00B06CA6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C566C">
+      <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Dirección, nombre de la ciudad/pueblo</w:t>
-[...7 lines deleted...]
-        <w:t>, Rhode Island</w:t>
+        <w:t>Nombre del sitio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0992F305" w14:textId="77777777" w:rsidR="00C0121B" w:rsidRPr="000C566C" w:rsidRDefault="00C0121B">
+    <w:p w14:paraId="4DECCFE5" w14:textId="623E0004" w:rsidR="004F5917" w:rsidRPr="003840F1" w:rsidRDefault="005B0B90" w:rsidP="001477CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dirección, nombre de la ciudad/pueblo</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5917" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Rhode Island</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="62840738" w14:textId="77777777" w:rsidR="002F4B90" w:rsidRPr="00CE56A4" w:rsidRDefault="002F4B90" w:rsidP="00C173C7">
+    <w:p w14:paraId="5CEE8596" w14:textId="77777777" w:rsidR="005B0B90" w:rsidRPr="003840F1" w:rsidRDefault="005B0B90" w:rsidP="002A1B1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE56A4">
+      <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fecha</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3BF0C1" w14:textId="77777777" w:rsidR="00367281" w:rsidRPr="00CE56A4" w:rsidRDefault="00367281">
+    <w:p w14:paraId="4FC95836" w14:textId="77777777" w:rsidR="004F5917" w:rsidRPr="003840F1" w:rsidRDefault="004F5917" w:rsidP="001477CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C8FE519" w14:textId="649ED963" w:rsidR="00367281" w:rsidRPr="00CE56A4" w:rsidRDefault="00183123">
+    <w:p w14:paraId="7A49FB23" w14:textId="70FAEB6D" w:rsidR="002A2A48" w:rsidRPr="003840F1" w:rsidRDefault="004F5917" w:rsidP="003840F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE56A4">
+      <w:r w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve">De acuerdo con las </w:t>
       </w:r>
-      <w:r w:rsidR="00CE56A4">
+      <w:r w:rsidR="009E6803" w:rsidRPr="009E6803">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
-        <w:t>Reglas y Reglamentaciones</w:t>
-[...137 lines deleted...]
-      <w:r w:rsidR="00756242">
+        <w:t>Reglas y Reglamentaciones para la Investigación y Rehabilitación de Descargas de Materiales Peligrosos (Reglamentaciones de Remediación)</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6803" w:rsidRPr="009E6803">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Departamento de Gestión Ambiental de Rhode Island</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (RIDEM)</w:t>
       </w:r>
-      <w:r w:rsidR="004C7A68" w:rsidRPr="00CE56A4">
+      <w:r w:rsidR="009E6803">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00CE56A4" w:rsidRPr="00CE56A4">
+      <w:r w:rsidR="003D657C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6803" w:rsidRPr="006C721D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>y el Acto de Rehabilitación de Propiedades Industriales y de Reúso</w:t>
+      </w:r>
+      <w:r w:rsidR="00386949" w:rsidRPr="006C721D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6803" w:rsidRPr="006C721D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ley General de Rhode Island 23-19.14</w:t>
+      </w:r>
+      <w:r w:rsidR="00386949" w:rsidRPr="006C721D">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>-5</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CBD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
-        <w:t>y el Acto de Rehabilitación de Propiedades Industriales y de Reúso (Ley General de Rhode Island 23-19.14, Sección 11)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CE56A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D657C">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00657629" w:rsidRPr="00CE56A4">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CBD">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>for EJ Sites only</w:t>
+      </w:r>
+      <w:r w:rsidR="003D657C">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CBD">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6803" w:rsidRPr="00F07A57">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00123BC8" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>si corresponde</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6803" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0081032C" w:rsidRPr="00CE56A4">
+      <w:r w:rsidR="009C02EC">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00657629" w:rsidRPr="00CE56A4">
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ombre de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA59D2">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arte ejecutante </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proporciona un aviso para las propiedades vecinas que la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>Investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Propiedad anteriormente mencionada se ha terminado. La</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00364C6E">
+      <w:r w:rsidR="009470FD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">propiedad se </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>designará</w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como Plano</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> # </w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>Lote</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> # </w:t>
+      </w:r>
+      <w:r w:rsidR="00032773">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C543B" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>n</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00402163" w:rsidRPr="00CE56A4">
+        <w:t xml:space="preserve">Nombre de la ciudad/pueblo </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mapas </w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>urbanizac</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="009470FD">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>ión</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Impuestos del Asesor. La meta de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> era para decidir la magnitud de cualquier actividad </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>histórica</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la propiedad </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>podría</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>haber</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0AA7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resultado en </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>cualesquiera superaciones</w:t>
+      </w:r>
+      <w:r w:rsidR="007B625A" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>criterio</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de suelos y objetivos de aguas </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>subterráneas</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00032773" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>promulgadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21721" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>RIDEM</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. La </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> involucro toma</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de muestras y </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>análisis</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:r w:rsidR="00CE56A4" w:rsidRPr="00CE56A4">
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ex: </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0B90">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-PR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006B142F" w:rsidRPr="00CE56A4">
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001F39B5" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uelo superficial y subterráneo</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F39B5" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y aguas subterráneas</w:t>
+      </w:r>
+      <w:r w:rsidR="00936236" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7A15" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los resultados de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7A15" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A446CD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>indican</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7A15" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6213">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6213" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reve descripción de los resultados de la investigación</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7A15" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A446CD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
+      </w:r>
+      <w:r w:rsidR="00032773" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>alternativa</w:t>
+      </w:r>
+      <w:r w:rsidR="00A446CD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
-      <w:r w:rsidR="00280C02">
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>remediación</w:t>
+      </w:r>
+      <w:r w:rsidR="00A446CD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propuesta es </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6213" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-PR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006B142F" w:rsidRPr="00CE56A4">
+        </w:rPr>
+        <w:t>Breve descripción de la alternativa correctiva preferida propuesta</w:t>
+      </w:r>
+      <w:r w:rsidR="00A446CD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B21721" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el futuro, la propiedad se </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>utilizará</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21721" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para usos </w:t>
+      </w:r>
+      <w:r w:rsidR="0092058C" w:rsidRPr="003840F1">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-PR"/>
-[...39 lines deleted...]
-      <w:r w:rsidR="00CE56A4" w:rsidRPr="00CE56A4">
+        </w:rPr>
+        <w:t>comercial, industrial o residencial</w:t>
+      </w:r>
+      <w:r w:rsidR="00B21721" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. RIDEM ha decidido que la </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t>investigación</w:t>
       </w:r>
-      <w:r w:rsidR="006B142F" w:rsidRPr="00CE56A4">
-[...26 lines deleted...]
-      <w:r w:rsidR="00706427" w:rsidRPr="00CE56A4">
+      <w:r w:rsidR="00B21721" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha </w:t>
+      </w:r>
+      <w:r w:rsidR="00025206" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evaluado adecuadamente la </w:t>
+      </w:r>
+      <w:r w:rsidR="00283CDD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esencia y alcance de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>contaminación</w:t>
+      </w:r>
+      <w:r w:rsidR="00283CDD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="00025206" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="00283CDD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00025206" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00032773">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propiedad y </w:t>
+      </w:r>
+      <w:r w:rsidR="00032773" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00283CDD" w:rsidRPr="003840F1">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D36B36" w:rsidRPr="00CE56A4">
-[...112 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="003B71B7" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>atendido todas las preocupaciones</w:t>
+      </w:r>
+      <w:r w:rsidR="00025206" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de acuerdo con los </w:t>
+      </w:r>
+      <w:r w:rsidR="00025206" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>Reglamentos de Regulaciones</w:t>
+      </w:r>
+      <w:r w:rsidR="00025206" w:rsidRPr="00863FDE">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033460A9" w14:textId="77777777" w:rsidR="00906BC9" w:rsidRPr="003840F1" w:rsidRDefault="00906BC9" w:rsidP="001477CE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6CD916" w14:textId="23551924" w:rsidR="00906BC9" w:rsidRPr="003840F1" w:rsidRDefault="00025206" w:rsidP="00863FDE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>Hay un periodo de 14</w:t>
+      </w:r>
+      <w:r w:rsidR="006C721D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>días</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de comentario, empezando con </w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>día</w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de este aviso, en que el </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>público</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> puede revisar los </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>archivo</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> público</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RIDEM que </w:t>
+      </w:r>
+      <w:r w:rsidR="002B402F" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le pertenecen </w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="002F4B90" w:rsidRPr="00CE56A4">
-[...109 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidR="002B402F" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta propiedad y entregar comentos escritos con respecto a la viabilidad </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>técnica</w:t>
+      </w:r>
+      <w:r w:rsidR="002B402F" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:r w:rsidR="007C65AC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alternativa de </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>remediación</w:t>
+      </w:r>
+      <w:r w:rsidR="002B402F" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> preferida. Si usted necesita </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>más</w:t>
+      </w:r>
+      <w:r w:rsidR="002B402F" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tiempo para revisar, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F56896" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">una </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>petición</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56896" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para la </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>extensión</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56896" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del periodo de comentario se puede hacer </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4DC6" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>al Dep</w:t>
+      </w:r>
+      <w:r w:rsidR="00025856" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artamento. El </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4DC6" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Departamento tiene que recibir la </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>petición</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4DC6" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antes de las 4:00pm del </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>último</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4DC6" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A716DF" w:rsidRPr="00CE56A4">
-[...55 lines deleted...]
-          <w:spacing w:val="-3"/>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>día</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4DC6" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del periodo de c</w:t>
+      </w:r>
+      <w:r w:rsidR="00410198" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omentario, y puede ser escrito </w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4DC6" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r w:rsidR="00410198" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siguiente </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>dirección</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4DC6" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="00863FDE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>dirección de correo electrónico</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>, o</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="00863FDE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE56A4" w:rsidRPr="00CE56A4">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>por llamar</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4DC6" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>número</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4DC6" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>continuación</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4DC6" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>. RID</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62E4" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EM </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>tendrá</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62E4" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en cuenta todos los comentarios escritos</w:t>
+      </w:r>
+      <w:r w:rsidR="007C65AC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sustanciales</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62E4" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antes de enviar su </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>ap</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>rob</w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>ación</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62E4" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009470FD" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>definitiva</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62E4" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:r w:rsidR="007C65AC" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alternativa </w:t>
+      </w:r>
+      <w:r w:rsidR="007C65AC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00863FDE" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>remediación</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD62E4" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> propuesta.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5754A069" w14:textId="77777777" w:rsidR="00C0121B" w:rsidRPr="00CE56A4" w:rsidRDefault="00C0121B">
+    <w:p w14:paraId="69D0E27B" w14:textId="77777777" w:rsidR="00906BC9" w:rsidRPr="003840F1" w:rsidRDefault="00906BC9" w:rsidP="001477CE">
       <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D8D7014" w14:textId="775C5294" w:rsidR="002A2A48" w:rsidRPr="003840F1" w:rsidRDefault="00CD01A7" w:rsidP="001477CE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81ED1" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>e deben entregar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>omentarios escritos</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81ED1" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2A48" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06116CEF" w14:textId="77777777" w:rsidR="002A2A48" w:rsidRPr="003840F1" w:rsidRDefault="002A2A48" w:rsidP="001477CE">
+      <w:pPr>
+        <w:widowControl/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58004E38" w14:textId="7CE07B7D" w:rsidR="00F07A57" w:rsidRPr="00F07A57" w:rsidRDefault="00F07A57" w:rsidP="00F07A57">
+      <w:pPr>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-PR"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00CD01A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C02EC" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nombre del Gerente de Proyecto</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="649ABC0D" w14:textId="2A0BE84B" w:rsidR="00367281" w:rsidRPr="00CE56A4" w:rsidRDefault="00CE56A4">
+    <w:p w14:paraId="1EC598D5" w14:textId="77777777" w:rsidR="00F07A57" w:rsidRPr="00F07A57" w:rsidRDefault="00F07A57" w:rsidP="00F07A57">
       <w:pPr>
+        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:spacing w:val="-3"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-PR"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE56A4">
-[...18 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>R.I. Department of Environmental Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D84D8BB" w14:textId="77777777" w:rsidR="00F07A57" w:rsidRPr="00F07A57" w:rsidRDefault="00F07A57" w:rsidP="00F07A57">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Office of Land Revitalization &amp; Sustainable Materials Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7B3E00" w14:textId="77777777" w:rsidR="00F07A57" w:rsidRPr="00F07A57" w:rsidRDefault="00F07A57" w:rsidP="00F07A57">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>235 Promenade Street</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F064516" w14:textId="77777777" w:rsidR="00F07A57" w:rsidRPr="00F07A57" w:rsidRDefault="00F07A57" w:rsidP="00F07A57">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Providence, RI  02908-5767</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E955AF2" w14:textId="4068F823" w:rsidR="00F07A57" w:rsidRPr="00F07A57" w:rsidRDefault="00F07A57" w:rsidP="00F07A57">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0092058C" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Teléfono</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: (401) 537-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[XXXX]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CEDCCB" w14:textId="77777777" w:rsidR="00F07A57" w:rsidRPr="00F07A57" w:rsidRDefault="00F07A57" w:rsidP="00F07A57">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...33 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>firstname.lastname@dem.ri.gov</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F2D2BBF" w14:textId="77777777" w:rsidR="00F43DA4" w:rsidRPr="00CE56A4" w:rsidRDefault="00F43DA4">
+    <w:p w14:paraId="529A7F9C" w14:textId="77777777" w:rsidR="007C65AC" w:rsidRPr="00CD01A7" w:rsidRDefault="007C65AC" w:rsidP="001477CE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-PR"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F3FCE1" w14:textId="689DA9C9" w:rsidR="00367281" w:rsidRPr="004C0BB6" w:rsidRDefault="00455541">
+    <w:p w14:paraId="31B2426C" w14:textId="5AD4D7E0" w:rsidR="00410198" w:rsidRPr="00F07A57" w:rsidRDefault="00CD01A7" w:rsidP="001477CE">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE56A4">
-[...138 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00CD01A7">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>e pueden hacer arreglos</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2FEF" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para revisar </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>archivo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> público</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2FEF" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del RIDEM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>por llamar</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2FEF" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a Angela Spadoni, Oficina de Asistencia al Cliente y Asistencia </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t>Técnica</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2FEF" w:rsidRPr="003840F1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">al </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>(401) 537-4029</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-PR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o por </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="004C0BB6">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t>correo electrónico</w:t>
       </w:r>
-      <w:r w:rsidR="004C0BB6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00F07A57">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-PR"/>
         </w:rPr>
         <w:t xml:space="preserve"> al </w:t>
       </w:r>
-      <w:r w:rsidR="004C0BB6" w:rsidRPr="004C0BB6">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="006C721D">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>firstname.lastname</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00F07A57" w:rsidRPr="00F07A57">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>@dem.ri.gov.</w:t>
+        <w:t>em.filereview@dem.ri.gov.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00367281" w:rsidRPr="004C0BB6">
-[...2 lines deleted...]
-      </w:endnotePr>
+    <w:sectPr w:rsidR="00410198" w:rsidRPr="00F07A57" w:rsidSect="007C65AC">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="1440" w:right="1008" w:bottom="1008" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="246856C6" w14:textId="77777777" w:rsidR="00285DA5" w:rsidRDefault="00285DA5">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2CE61C73" w14:textId="77777777" w:rsidR="00B86477" w:rsidRDefault="00B86477" w:rsidP="00A12E46">
+      <w:r>
+        <w:separator/>
+      </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B5D8C73" w14:textId="77777777" w:rsidR="00285DA5" w:rsidRDefault="00285DA5">
+    <w:p w14:paraId="72DE83B3" w14:textId="77777777" w:rsidR="00B86477" w:rsidRDefault="00B86477" w:rsidP="00A12E46">
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="571882D0" w14:textId="77777777" w:rsidR="00285DA5" w:rsidRDefault="00285DA5">
+    <w:p w14:paraId="775801CB" w14:textId="77777777" w:rsidR="00B86477" w:rsidRDefault="00B86477" w:rsidP="00A12E46">
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B666035" w14:textId="77777777" w:rsidR="00285DA5" w:rsidRDefault="00285DA5">
+    <w:p w14:paraId="56EB6CD1" w14:textId="77777777" w:rsidR="00B86477" w:rsidRDefault="00B86477" w:rsidP="00A12E46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:bordersDoNotSurroundHeader/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="950"/>
-[...7 lines deleted...]
-  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
-    <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000C566C"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00F43DA4"/>
+    <w:rsidRoot w:val="004F5917"/>
+    <w:rsid w:val="00025206"/>
+    <w:rsid w:val="00025856"/>
+    <w:rsid w:val="00032773"/>
+    <w:rsid w:val="00083A81"/>
+    <w:rsid w:val="001075CE"/>
+    <w:rsid w:val="00123BC8"/>
+    <w:rsid w:val="001477CE"/>
+    <w:rsid w:val="001F39B5"/>
+    <w:rsid w:val="00283CDD"/>
+    <w:rsid w:val="002A2A48"/>
+    <w:rsid w:val="002B402F"/>
+    <w:rsid w:val="002C2FEF"/>
+    <w:rsid w:val="002D0AA7"/>
+    <w:rsid w:val="003420CD"/>
+    <w:rsid w:val="003840F1"/>
+    <w:rsid w:val="00386949"/>
+    <w:rsid w:val="003B71B7"/>
+    <w:rsid w:val="003D096D"/>
+    <w:rsid w:val="003D657C"/>
+    <w:rsid w:val="00410198"/>
+    <w:rsid w:val="004A6213"/>
+    <w:rsid w:val="004F5917"/>
+    <w:rsid w:val="005B0B90"/>
+    <w:rsid w:val="005C34DC"/>
+    <w:rsid w:val="00657029"/>
+    <w:rsid w:val="006C5C5B"/>
+    <w:rsid w:val="006C721D"/>
+    <w:rsid w:val="00791559"/>
+    <w:rsid w:val="007A4030"/>
+    <w:rsid w:val="007B625A"/>
+    <w:rsid w:val="007C65AC"/>
+    <w:rsid w:val="00863FDE"/>
+    <w:rsid w:val="008E7A15"/>
+    <w:rsid w:val="00906BC9"/>
+    <w:rsid w:val="0092058C"/>
+    <w:rsid w:val="00936236"/>
+    <w:rsid w:val="009470FD"/>
+    <w:rsid w:val="009B278F"/>
+    <w:rsid w:val="009C02EC"/>
+    <w:rsid w:val="009C543B"/>
+    <w:rsid w:val="009E6803"/>
+    <w:rsid w:val="00A12E46"/>
+    <w:rsid w:val="00A33DB9"/>
+    <w:rsid w:val="00A446CD"/>
+    <w:rsid w:val="00AC48C6"/>
+    <w:rsid w:val="00AC4DC6"/>
+    <w:rsid w:val="00AF33E7"/>
+    <w:rsid w:val="00B06E9B"/>
+    <w:rsid w:val="00B21721"/>
+    <w:rsid w:val="00B86477"/>
+    <w:rsid w:val="00BA59D2"/>
+    <w:rsid w:val="00C07038"/>
+    <w:rsid w:val="00C71F78"/>
+    <w:rsid w:val="00CC3A73"/>
+    <w:rsid w:val="00CD01A7"/>
+    <w:rsid w:val="00D5036B"/>
+    <w:rsid w:val="00DC3CBD"/>
+    <w:rsid w:val="00DD62E4"/>
+    <w:rsid w:val="00E420C6"/>
+    <w:rsid w:val="00E81ED1"/>
+    <w:rsid w:val="00EA30D7"/>
+    <w:rsid w:val="00F07A57"/>
+    <w:rsid w:val="00F56896"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="40E95B93"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{292571F3-DACC-4883-A30B-CD6A18222C4B}"/>
+  <w14:docId w14:val="6F5900CC"/>
+  <w15:docId w15:val="{CA2F09C4-17D4-47B5-AD0E-D87512CAB21A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1689,706 +2966,510 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="004F5917"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...27 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-    <w:name w:val="endnote text"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A12E46"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A12E46"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-[...7 lines deleted...]
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden/>
-[...18 lines deleted...]
-    <w:semiHidden/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A12E46"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-      <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
-[...163 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A12E46"/>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...32 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="144855235">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1225872592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{638D84A0-3D2C-425A-979A-CE6D21197350}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>238</Words>
-  <Characters>1380</Characters>
+  <Words>444</Words>
+  <Characters>2531</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Notification To Abutters</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>DEM Waste</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1615</CharactersWithSpaces>
+  <CharactersWithSpaces>2970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Notification To Abutters</dc:title>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title/>
+  <dc:creator>Kenuel Lopez Rivera</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>