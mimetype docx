--- v0 (2025-10-09)
+++ v1 (2026-04-17)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0EEFA702" w14:textId="77777777" w:rsidR="00C0121B" w:rsidRPr="000C566C" w:rsidRDefault="00403D86">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notification t</w:t>
       </w:r>
       <w:r w:rsidR="00C0121B" w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -90,52 +90,52 @@
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Street Address, City/Town Name</w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r w:rsidRPr="000C566C">
             <w:rPr>
               <w:spacing w:val="-3"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Rhode Island</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:p w14:paraId="0CAAD232" w14:textId="77777777" w:rsidR="00C0121B" w:rsidRPr="000C566C" w:rsidRDefault="00C0121B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -155,51 +155,51 @@
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE708DF" w14:textId="77777777" w:rsidR="00C0121B" w:rsidRPr="000C566C" w:rsidRDefault="00C0121B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="704C1B04" w14:textId="13BF8183" w:rsidR="00C0121B" w:rsidRPr="000C566C" w:rsidRDefault="00C0121B">
+    <w:p w14:paraId="704C1B04" w14:textId="14FDD9A6" w:rsidR="00C0121B" w:rsidRPr="000C566C" w:rsidRDefault="00C0121B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the Rhode Island Department of Environmental Management's (RIDEM’s) </w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
@@ -211,92 +211,201 @@
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the </w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Remediation Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
+      <w:r w:rsidR="0006793E">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006793E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and the Industrial Property Remediation and Reuse Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4620" w:rsidRPr="0006793E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006793E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4620" w:rsidRPr="0006793E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006793E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4620" w:rsidRPr="0006793E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006793E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gen</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4620" w:rsidRPr="0006793E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006793E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Law 23-19.14</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4620" w:rsidRPr="0006793E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-5</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">and the Industrial Property Remediation and Reuse Act (Rhode Island General Law 23-19.14, Section 11) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00411EDD" w:rsidRPr="00411EDD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00411EDD">
+      <w:r w:rsidR="0006793E">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>if applicable</w:t>
+        <w:t>for EJ Sites</w:t>
       </w:r>
       <w:r w:rsidR="00411EDD" w:rsidRPr="00411EDD">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+      <w:r w:rsidR="0006793E">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Performing Party’s name</w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is providing notice to abutters of their intent to conduct a </w:t>
       </w:r>
@@ -312,69 +421,51 @@
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the </w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Site Name and Address</w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. The goal of this investigation is to determine if a release of hazardous materials has occurred on the property. The investigation will involve the sampling of environmental media (specifically soil, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and groundwater) by </w:t>
+        <w:t xml:space="preserve">. The goal of this investigation is to determine if a release of hazardous materials has occurred on the property. The investigation will involve the sampling of environmental media (specifically soil, sediment and groundwater) by </w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>environmental professional</w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> personnel. The property is further designated as Plat </w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
@@ -395,50 +486,60 @@
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the City/Town of </w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>City/Town</w:t>
+      </w:r>
+      <w:r w:rsidR="0006793E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name</w:t>
       </w:r>
       <w:r w:rsidRPr="000C566C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tax Assessor's plat maps.  RIDEM has determined that conducting this investigation is in the public interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B557A6" w14:textId="77777777" w:rsidR="00C0121B" w:rsidRPr="000C566C" w:rsidRDefault="00C0121B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -612,243 +713,246 @@
         <w:t>@dem.ri.gov</w:t>
       </w:r>
       <w:r w:rsidR="008B7C7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C0121B" w:rsidRPr="000C566C">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="736B1783" w14:textId="77777777" w:rsidR="00AD07FA" w:rsidRDefault="00AD07FA">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="23C5830C" w14:textId="77777777" w:rsidR="00AD07FA" w:rsidRDefault="00AD07FA">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="3E0CBF46" w14:textId="77777777" w:rsidR="00AD07FA" w:rsidRDefault="00AD07FA">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="32537D1A" w14:textId="77777777" w:rsidR="00AD07FA" w:rsidRDefault="00AD07FA">
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5449821E" w14:textId="77777777" w:rsidR="00AD07FA" w:rsidRDefault="00AD07FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C566C"/>
     <w:rsid w:val="000557E9"/>
+    <w:rsid w:val="0006793E"/>
     <w:rsid w:val="000C566C"/>
     <w:rsid w:val="00304C19"/>
     <w:rsid w:val="00403D86"/>
     <w:rsid w:val="00411EDD"/>
     <w:rsid w:val="00576D0D"/>
     <w:rsid w:val="00666F3D"/>
+    <w:rsid w:val="00841704"/>
     <w:rsid w:val="008B7C7C"/>
     <w:rsid w:val="009A2A97"/>
     <w:rsid w:val="00AD07FA"/>
     <w:rsid w:val="00BC2F73"/>
+    <w:rsid w:val="00BC4620"/>
     <w:rsid w:val="00C0121B"/>
     <w:rsid w:val="00CB272A"/>
+    <w:rsid w:val="00CC3A73"/>
     <w:rsid w:val="00CE3E39"/>
     <w:rsid w:val="00D864D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="71FD6E03"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{82DC5BDD-BA75-40B6-81EE-2B9B43ECE565}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -1418,51 +1522,51 @@
       <w:suppressAutoHyphens/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="-3"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="000C566C"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -1739,77 +1843,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AEA0BB5375E704981F1ECE1F3CF8D4D" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2275d6daa127252a9f1173cc9ffdaa9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="745a0258-3eaa-49a1-919c-d49c70454fd6" xmlns:ns3="32b05061-78f1-4137-b883-781539654ad7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85690e085be487ba759a33b38b16c792" ns2:_="" ns3:_="">
     <xsd:import namespace="745a0258-3eaa-49a1-919c-d49c70454fd6"/>
     <xsd:import namespace="32b05061-78f1-4137-b883-781539654ad7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
                 <xsd:element ref="ns2:FileType" minOccurs="0"/>
                 <xsd:element ref="ns2:Contact" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -2047,139 +2137,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <FileType xmlns="745a0258-3eaa-49a1-919c-d49c70454fd6">Word (.doc or .docx)</FileType>
+    <Topic xmlns="745a0258-3eaa-49a1-919c-d49c70454fd6">Templates</Topic>
+    <Contact xmlns="745a0258-3eaa-49a1-919c-d49c70454fd6">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Contact>
+    <SharedWithUsers xmlns="32b05061-78f1-4137-b883-781539654ad7">
+      <UserInfo>
+        <DisplayName>Blauvelt, Ashley (DEM)</DisplayName>
+        <AccountId>24</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="745a0258-3eaa-49a1-919c-d49c70454fd6">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="32b05061-78f1-4137-b883-781539654ad7" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6325C2FC-4D4F-49B8-914D-453E90DC349A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75CACA2A-565A-4DDB-B007-41AE2CF72B50}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="32b05061-78f1-4137-b883-781539654ad7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C592D9A5-BC10-4E2F-8B26-D6A0ED1D2B64}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E1A24D2-3AC9-4ACC-A680-5E1C0DA2EBD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="745a0258-3eaa-49a1-919c-d49c70454fd6"/>
     <ds:schemaRef ds:uri="32b05061-78f1-4137-b883-781539654ad7"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C592D9A5-BC10-4E2F-8B26-D6A0ED1D2B64}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6325C2FC-4D4F-49B8-914D-453E90DC349A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="745a0258-3eaa-49a1-919c-d49c70454fd6"/>
+    <ds:schemaRef ds:uri="32b05061-78f1-4137-b883-781539654ad7"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>213</Words>
-  <Characters>1217</Characters>
+  <Words>205</Words>
+  <Characters>1209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Pre-SI Public Notice</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DEM Waste</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1428</CharactersWithSpaces>
+  <CharactersWithSpaces>1412</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pre-SI Public Notice</dc:title>
   <dc:subject/>
   <dc:creator>Joe Mortella</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#SharedWithUsers">
     <vt:lpwstr>Blauvelt, Ashley (DEM)</vt:lpwstr>
   </property>