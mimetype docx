--- v0 (2025-10-09)
+++ v1 (2026-04-17)
@@ -1,698 +1,881 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="64DC8C68" w14:textId="77777777">
+    <w:p w14:paraId="64DC8C68" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRPr="009E21FD" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="288"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009E21FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:iCs/>
+          <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bona Fide</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009E21FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prospective Purchaser Certification Statemen</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="7C035D00" w14:textId="77777777">
+        <w:t xml:space="preserve"> Prospective Purchaser Certification Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C035D00" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="288"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="2813C66F" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="2813C66F" w14:textId="42126A8C" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="0"/>
           <w:tab w:val="clear" w:pos="288"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00851BCC">
-        <w:t>Company X</w:t>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidR="00695306">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1627">
+        <w:t>rospective Purchaser</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="00FF7FC9">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">hereby represents and certifies to the Rhode Island </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Department of Environmental Management (“Department”) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>that:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="19B04680" w14:textId="77777777">
+    <w:p w14:paraId="19B04680" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="4D9B02D0" w:rsidRDefault="003D04A7" w14:paraId="1A8D5C7E" w14:textId="4ECC4350">
+    <w:p w14:paraId="1A8D5C7E" w14:textId="0C3BF036" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="4D9B02D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="630"/>
+          <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D9B02D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="003D04A7">
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="0034442E">
+        <w:t>Prospective Purchaser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D9B02D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="003D04A7">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> intends to purchase the Site (the term "Site" shall be used herein as that term is defined in Rhode Island General Laws Section 23-19.14-3(</w:t>
       </w:r>
       <w:r w:rsidR="495676BE">
-        <w:rPr/>
         <w:t>18</w:t>
       </w:r>
-      <w:r w:rsidR="003D04A7">
-        <w:rPr/>
+      <w:r>
         <w:t>)) and that the Site is contaminated with hazardous materials;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="3C2205E5" w14:textId="77777777">
+    <w:p w14:paraId="3C2205E5" w14:textId="727AECC7" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00851BCC">
-        <w:t>COMPANY X</w:t>
+      <w:r w:rsidR="0034442E">
+        <w:t>Prospective Purchaser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> has documented its intent to purchase the Site in writing to the Department;</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="0048FDE8" w14:textId="77777777">
+        <w:t xml:space="preserve"> has documented its intent to purchase the Site in </w:t>
+      </w:r>
+      <w:commentRangeStart w:id="1"/>
+      <w:r>
+        <w:t xml:space="preserve">writing </w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="009E21FD">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:t>to the Department;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0048FDE8" w14:textId="0C2369AE" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00851BCC">
-        <w:t>COMPANY X</w:t>
+      <w:r w:rsidR="0034442E">
+        <w:t>Prospective Purchaser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has offered to pay fair market value for the Site in its contaminated state;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="0B416D59" w14:textId="77777777">
+    <w:p w14:paraId="0B416D59" w14:textId="3D0A8F93" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00851BCC">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk217890538"/>
+      <w:r w:rsidR="0034442E">
+        <w:t>Prospective Purchaser</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not an owner or former owner of the Site or any part of the Site;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="680CAE6C" w14:textId="77777777">
+    <w:p w14:paraId="680CAE6C" w14:textId="0EC2D7AA" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00851BCC">
-        <w:t>COMPANY X</w:t>
+      <w:r w:rsidR="0034442E">
+        <w:t>Prospective Purchaser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is not an operator, former operator or otherwise responsible for the operation of any activities on the Site;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="4D9B02D0" w:rsidRDefault="003D04A7" w14:paraId="498C4B34" w14:textId="3BBD91E7">
+    <w:p w14:paraId="498C4B34" w14:textId="7AC27E31" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="4D9B02D0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="540"/>
+          <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4D9B02D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="003D04A7">
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="0034442E">
+        <w:t>Prospective Purchaser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4D9B02D0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="003D04A7">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> is not otherwise a responsible party as that term is defined in Rhode Island General Laws Section 23-19.14-3(</w:t>
       </w:r>
       <w:r w:rsidR="67560235">
-        <w:rPr/>
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidR="003D04A7">
-        <w:rPr/>
+      <w:r>
         <w:t>); and</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="5FC7FD29" w:rsidRDefault="003D04A7" w14:paraId="262DDC9D" w14:textId="77777777" w14:noSpellErr="1">
+    <w:p w14:paraId="262DDC9D" w14:textId="6FC93A4D" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="5FC7FD29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="630"/>
+          <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...4 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5FC7FD29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="003D04A7">
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r w:rsidR="0034442E">
+        <w:t>Prospective Purchaser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FC7FD29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="003D04A7">
-[...6 lines deleted...]
-        <w:pStyle w:val="Normal"/>
+      <w:r>
+        <w:t xml:space="preserve"> does not have more than </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a ten</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> percent (10%) equitable or other legal interest in the Site or any of the operations related to the contamination at the Site.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEE48E3" w14:textId="15CE8C5E" w:rsidR="5FC7FD29" w:rsidRDefault="67A97C9E" w:rsidP="5FC7FD29">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:leader="none" w:pos="630"/>
+          <w:tab w:val="left" w:pos="630"/>
         </w:tabs>
         <w:jc w:val="both"/>
-        <w:rPr/>
-[...3 lines deleted...]
-        <w:t>The below signatory has authority to sign this instrument on be</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>below signatory</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> has authority to sign this instrument on be</w:t>
       </w:r>
       <w:r w:rsidR="56FC863D">
-        <w:rPr/>
-[...3 lines deleted...]
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="48753AE4" w14:textId="77777777">
+        <w:t>half of [</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:t>Prospective Purchaser</w:t>
+      </w:r>
+      <w:r w:rsidR="56FC863D">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48753AE4" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="004D70F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="54611E16" w14:textId="77777777">
-[...5 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="299B8B50" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="2CCC02FE" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>It is so agreed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3C4903" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="299B8B50" w14:textId="77777777">
+    <w:p w14:paraId="56C9E6D5" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>It is so agreed:</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>By:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:cr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="1AA9650E" w14:textId="77777777">
+    <w:p w14:paraId="6F967E3C" w14:textId="704BD882" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="6F967E3C" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BD1A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B75ADD1" w14:textId="23CA97A1" w:rsidR="003D04A7" w:rsidRDefault="00BD1A5D" w:rsidP="003D04A7">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD1A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Signature of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D04A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7819" w:rsidRPr="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prospective Purchaser</w:t>
+      </w:r>
+      <w:r w:rsidR="003D04A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Representative</w:t>
+      </w:r>
+      <w:r w:rsidR="003D04A7" w:rsidRPr="00BD1A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D04A7" w:rsidRPr="00BD1A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D04A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C9A2C06" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D51862" w14:textId="77777777" w:rsidR="00BD1A5D" w:rsidRDefault="00BD1A5D" w:rsidP="00BD1A5D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="129667CC" w14:textId="4610AD24" w:rsidR="00BD1A5D" w:rsidRDefault="00BD1A5D" w:rsidP="00BD1A5D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:ind w:left="3600" w:hanging="3600"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="7B75ADD1" w14:textId="77777777">
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F18C198" w14:textId="681D48BB" w:rsidR="00BD1A5D" w:rsidRDefault="00BD1A5D" w:rsidP="00BD1A5D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...71 lines deleted...]
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="6C9A2C06" w14:textId="77777777">
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Title </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7819" w:rsidRPr="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Prospective Purchaser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD1A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Representative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7197E12E" w14:textId="0F9FC11A" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="7197E12E" w14:textId="77777777">
-[...10 lines deleted...]
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="6AA69D6A" w14:textId="77777777">
+    <w:p w14:paraId="6AA69D6A" w14:textId="00E41E48" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In reliance upon these representations by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00851BCC">
-        <w:t>COMPANY X</w:t>
+      <w:r w:rsidR="0034442E">
+        <w:t>Prospective Purchaser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the Department, the Department has determined that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00851BCC">
-        <w:t>COMPANY X</w:t>
+      <w:r w:rsidR="0034442E">
+        <w:t>Prospective Purchaser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>bona fide</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prospective purchaser of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -766,327 +949,513 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00851BCC">
         <w:t xml:space="preserve">X and </w:t>
       </w:r>
       <w:r>
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="14F1E784" w14:textId="77777777">
+    <w:p w14:paraId="14F1E784" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="009E21FD">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:cr/>
         <w:t xml:space="preserve">State of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Rhode Island</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:cr/>
         <w:t>Department of Environmental Management</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:cr/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="1F4B7E09" w14:textId="77777777">
+    <w:p w14:paraId="5F4E310C" w14:textId="77777777" w:rsidR="005C7819" w:rsidRDefault="005C7819" w:rsidP="003D04A7">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="2E2ED2E6" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="1F4B7E09" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="555D7ACD" w14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>By:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:cr/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2ED2E6" w14:textId="77777777" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="555D7ACD" w14:textId="41BD7F04" w:rsidR="003D04A7" w:rsidRDefault="003D04A7" w:rsidP="003D04A7">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="3600" w:hanging="3600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>_________________________________________</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="7E3CDB9E" w14:textId="77777777">
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9500DC" w14:textId="5CD3A060" w:rsidR="00740AC0" w:rsidRPr="004D70F9" w:rsidRDefault="009E21FD" w:rsidP="004D70F9">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="003D04A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>DEM Representative</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, Title</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="003D04A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D04A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D04A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D04A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005C7819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D04A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D04A7" w:rsidP="003D04A7" w:rsidRDefault="003D04A7" w14:paraId="7FC231BC" w14:textId="77777777">
-[...37 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00740AC0" w:rsidRPr="004D70F9">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Blauvelt, Ashley (DEM)" w:date="2025-12-29T08:43:00Z" w:initials="AB">
+    <w:p w14:paraId="1AAF547B" w14:textId="77777777" w:rsidR="0034442E" w:rsidRDefault="00FF7FC9" w:rsidP="0034442E">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidR="0034442E">
+        <w:t>Replace “Prospective Purchaser” with complete and exact name of entity purchasing the Site, throughout.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Blauvelt, Ashley (DEM)" w:date="2026-04-13T13:20:00Z" w:initials="AB">
+    <w:p w14:paraId="34ED0106" w14:textId="77777777" w:rsidR="009E21FD" w:rsidRDefault="009E21FD" w:rsidP="009E21FD">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Provide copy of Purchase &amp; Sales Agreement. Purchaser/buyer defined in P&amp;S must match that of the prospective purchaser in this BFPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034D0472" w14:textId="77777777" w:rsidR="009E21FD" w:rsidRDefault="009E21FD" w:rsidP="009E21FD">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439536CA" w14:textId="77777777" w:rsidR="009E21FD" w:rsidRDefault="009E21FD" w:rsidP="009E21FD">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Property descriptions in P&amp;S and BFPP must also match. A redacted version of the P&amp;S may be submitted so long as the purchaser’s identity and property description are provided.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="1AAF547B" w15:done="0"/>
+  <w15:commentEx w15:paraId="439536CA" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="6D2408F8" w16cex:dateUtc="2025-12-29T13:43:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="3F2E47D5" w16cex:dateUtc="2026-04-13T17:20:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="1AAF547B" w16cid:durableId="6D2408F8"/>
+  <w16cid:commentId w16cid:paraId="439536CA" w16cid:durableId="3F2E47D5"/>
+</w16cid:commentsIds>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5CF09EA4" w14:textId="77777777" w:rsidR="00C40562" w:rsidRDefault="00C40562">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="06D151E6" w14:textId="77777777" w:rsidR="00C40562" w:rsidRDefault="00C40562">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4DA9DD39" w14:textId="77777777" w:rsidR="00C40562" w:rsidRDefault="00C40562"/>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidRPr="00AE5015" w:rsidR="00A7659A" w:rsidP="0062549D" w:rsidRDefault="003D04A7" w14:paraId="373BB808" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="373BB808" w14:textId="77777777" w:rsidR="004D70F9" w:rsidRPr="00AE5015" w:rsidRDefault="004D70F9" w:rsidP="0062549D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3C47E5DA" w14:textId="77777777" w:rsidR="00C40562" w:rsidRDefault="00C40562">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7E7A98B7" w14:textId="77777777" w:rsidR="00C40562" w:rsidRDefault="00C40562">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="31E1991D" w14:textId="77777777" w:rsidR="00C40562" w:rsidRDefault="00C40562"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00FD7897" w:rsidRDefault="003D04A7" w14:paraId="7539DD63" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7539DD63" w14:textId="77777777" w:rsidR="004D70F9" w:rsidRDefault="004D70F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29C532C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08B67FDA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
@@ -1156,224 +1525,266 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1996446451">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Blauvelt, Ashley (DEM)">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::ashley.blauvelt@dem.ri.gov::f214d06f-3887-4544-943f-6a31452faa4e"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D04A7"/>
+    <w:rsid w:val="001D24F9"/>
+    <w:rsid w:val="0034442E"/>
     <w:rsid w:val="003D04A7"/>
+    <w:rsid w:val="004561E9"/>
+    <w:rsid w:val="004D70F9"/>
+    <w:rsid w:val="005C7819"/>
+    <w:rsid w:val="005E156F"/>
+    <w:rsid w:val="00695306"/>
+    <w:rsid w:val="00721C4C"/>
     <w:rsid w:val="00740AC0"/>
+    <w:rsid w:val="00743C20"/>
+    <w:rsid w:val="008637CC"/>
+    <w:rsid w:val="00884A98"/>
+    <w:rsid w:val="00884DB8"/>
+    <w:rsid w:val="00976F52"/>
+    <w:rsid w:val="009C1627"/>
+    <w:rsid w:val="009E21FD"/>
+    <w:rsid w:val="00A96532"/>
+    <w:rsid w:val="00B11FB2"/>
+    <w:rsid w:val="00B820ED"/>
+    <w:rsid w:val="00BD1A5D"/>
+    <w:rsid w:val="00C40562"/>
+    <w:rsid w:val="00CF0724"/>
+    <w:rsid w:val="00ED749E"/>
+    <w:rsid w:val="00FF7FC9"/>
     <w:rsid w:val="1F81799C"/>
     <w:rsid w:val="495676BE"/>
     <w:rsid w:val="4D9B02D0"/>
     <w:rsid w:val="56FC863D"/>
     <w:rsid w:val="5AB509B3"/>
     <w:rsid w:val="5FC7FD29"/>
     <w:rsid w:val="67560235"/>
     <w:rsid w:val="67A97C9E"/>
     <w:rsid w:val="75EEFB82"/>
     <w:rsid w:val="7F792ED7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="571193EA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{77E0C9A1-C8B5-4BCE-AA70-823C23E5DBC6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Plain Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1504,52 +1915,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1615,211 +2026,293 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003D04A7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="003D04A7"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="288"/>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
       <w:snapToGrid/>
       <w:spacing w:val="-5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:rsid w:val="003D04A7"/>
     <w:rPr>
-      <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="CG Times" w:eastAsia="Times New Roman" w:hAnsi="CG Times" w:cs="Times New Roman"/>
       <w:spacing w:val="-5"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="003D04A7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="003D04A7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="003D04A7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="003D04A7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:rsid w:val="003D04A7"/>
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:snapToGrid/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:rsid w:val="003D04A7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF7FC9"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF7FC9"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FF7FC9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FF7FC9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FF7FC9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D70F9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2085,50 +2578,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AEA0BB5375E704981F1ECE1F3CF8D4D" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2275d6daa127252a9f1173cc9ffdaa9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="745a0258-3eaa-49a1-919c-d49c70454fd6" xmlns:ns3="32b05061-78f1-4137-b883-781539654ad7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85690e085be487ba759a33b38b16c792" ns2:_="" ns3:_="">
     <xsd:import namespace="745a0258-3eaa-49a1-919c-d49c70454fd6"/>
     <xsd:import namespace="32b05061-78f1-4137-b883-781539654ad7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
                 <xsd:element ref="ns2:FileType" minOccurs="0"/>
                 <xsd:element ref="ns2:Contact" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -2368,119 +2865,484 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AEA0BB5375E704981F1ECE1F3CF8D4D" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c1aacea8b79efcd14ce576a2164f6278">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="745a0258-3eaa-49a1-919c-d49c70454fd6" xmlns:ns3="32b05061-78f1-4137-b883-781539654ad7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="61e95510ec90f179fd53a2bfa7f74bc2" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="745a0258-3eaa-49a1-919c-d49c70454fd6"/>
+    <xsd:import namespace="32b05061-78f1-4137-b883-781539654ad7"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Topic" minOccurs="0"/>
+                <xsd:element ref="ns2:FileType" minOccurs="0"/>
+                <xsd:element ref="ns2:Contact" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="27" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="28" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="745a0258-3eaa-49a1-919c-d49c70454fd6" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Topic" ma:index="8" nillable="true" ma:displayName="Topic" ma:description="Heading from http://dem-intranet/intranet/owm/waste.htm" ma:format="Dropdown" ma:internalName="Topic">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Templates"/>
+          <xsd:enumeration value="Express Templates"/>
+          <xsd:enumeration value="ELUR Letter Template &amp; Forms"/>
+          <xsd:enumeration value="Environmental Justice"/>
+          <xsd:enumeration value="Additional Public Notice Documents for EJ Sites"/>
+          <xsd:enumeration value="Internal Checklists"/>
+          <xsd:enumeration value="Policies &amp; Guidance Documents"/>
+          <xsd:enumeration value="Vapor Intrusion &amp; Indoor Air Guidance by State"/>
+          <xsd:enumeration value="Forms"/>
+          <xsd:enumeration value="Statutes"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="FileType" ma:index="9" nillable="true" ma:displayName="FileType" ma:description="What kind of item is this?" ma:format="Dropdown" ma:internalName="FileType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Word (.doc or .docx)"/>
+          <xsd:enumeration value="PDF"/>
+          <xsd:enumeration value="Hyperlink"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Contact" ma:index="10" nillable="true" ma:displayName="Contact" ma:description="Who is the point of contact for this document?&#10;Who will keep it updated?" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Contact">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="14" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b91372f1-af24-4813-95c0-48b2648473cd" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="25" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="29" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="32b05061-78f1-4137-b883-781539654ad7" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="12" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a2b0d4ae-628b-4e3c-bc73-82156d2cd7a8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="32b05061-78f1-4137-b883-781539654ad7">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <FileType xmlns="745a0258-3eaa-49a1-919c-d49c70454fd6">Word (.doc or .docx)</FileType>
     <Topic xmlns="745a0258-3eaa-49a1-919c-d49c70454fd6">Templates</Topic>
     <Contact xmlns="745a0258-3eaa-49a1-919c-d49c70454fd6">
       <UserInfo>
         <DisplayName>Blauvelt, Ashley (DEM)</DisplayName>
         <AccountId>24</AccountId>
         <AccountType/>
       </UserInfo>
     </Contact>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="745a0258-3eaa-49a1-919c-d49c70454fd6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="32b05061-78f1-4137-b883-781539654ad7" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BF625EE-35C0-45FC-A379-BD8FA8E7B635}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BF625EE-35C0-45FC-A379-BD8FA8E7B635}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="745a0258-3eaa-49a1-919c-d49c70454fd6"/>
+    <ds:schemaRef ds:uri="32b05061-78f1-4137-b883-781539654ad7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D16F9091-CC6E-4D11-B76D-C1F72731BCCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="745a0258-3eaa-49a1-919c-d49c70454fd6"/>
+    <ds:schemaRef ds:uri="32b05061-78f1-4137-b883-781539654ad7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{531E228F-AA5C-4643-8421-D51233DE6648}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4B7F94-CFB2-446A-A272-39B200E73621}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="09e0a79d-f40c-41ee-b90b-5ffeba146746"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="745a0258-3eaa-49a1-919c-d49c70454fd6"/>
+    <ds:schemaRef ds:uri="32b05061-78f1-4137-b883-781539654ad7"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>289</Words>
+  <Characters>1648</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>4</DocSecurity>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>BFP Statement (Statement Only)</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>State of Rhode Island</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1934</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>BFP Statement (Statement Only)</dc:title>
   <dc:subject/>
   <dc:creator>Blauvelt, Ashley (DEM)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004AEA0BB5375E704981F1ECE1F3CF8D4D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>